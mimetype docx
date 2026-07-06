--- v0 (2026-05-13)
+++ v1 (2026-07-06)
@@ -7,396 +7,396 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="3C2A26B1" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">NYCU Docket: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:color w:val="C00000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>YCK/M24T0XX</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="381B1663" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="0236B5C0" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="07E73BCE" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="4CEDF207" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="5F6ADD1C" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="21B15F47" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="2CA0F40C" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="35BF2E40" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:spacing w:val="60"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="BFBFBF"/>
           <w:spacing w:val="60"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>成果名稱</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:spacing w:val="60"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="025E2871" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="140"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>研究成果讓與合約書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="71422CB2" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:ind w:left="9158"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="12B9AAF8" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="77E0B1B3" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="020E166B" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="717EBA0B" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:firstLine="8280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="25B43A87" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:firstLine="8880"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="0E360145" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:firstLine="8880"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="48DB7EB2" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:firstLine="8880"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="27984935" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:firstLine="8880"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="183D483A" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:firstLine="8880"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="0208A7F9" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:firstLine="8880"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="2120B933" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:firstLine="8880"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="7F6DA6C7" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="1440" w:hanging="732"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t>甲方：國立</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>陽明</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t>交通大學</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="2CA41B8D" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="1440" w:hanging="732"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>乙</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t>方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="2EC1C26C" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:ind w:left="1440" w:hanging="732"/>
-        <w:sectPr w:rsidR="00DF71CA">
+        <w:sectPr w:rsidR="00DF25EE">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:headerReference w:type="first" r:id="rId9"/>
           <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11907" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="851" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:fmt="taiwaneseCountingThousand"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>丙</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
         </w:rPr>
@@ -439,78 +439,78 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>______</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="20"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>股份有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="5A4C66AD" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2040"/>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="2040"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B27192" w:rsidRDefault="00B27192">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00B27192">
+    <w:p w14:paraId="400BD297" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00D30269">
+      <w:pPr>
+        <w:sectPr w:rsidR="00000000">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11907" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="taiwaneseCountingThousand" w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="209AB93C" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="2040"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>國立</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>陽明</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -520,51 +520,51 @@
         <w:t>交通大學</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>以下簡稱甲方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="6AC0E61F" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2040"/>
           <w:tab w:val="left" w:pos="6240"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>立合約書人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
@@ -588,51 +588,51 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>以下簡稱乙方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="05491D5D" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="6299"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:ind w:firstLine="2040"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>股份有限公司</w:t>
       </w:r>
       <w:r>
@@ -641,51 +641,51 @@
         </w:rPr>
         <w:tab/>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>以下</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>簡稱丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="60F8340D" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>茲因乙方利用甲方資源進行研究而產出</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>可用於生產、銷售或經營之成果</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
@@ -708,70 +708,73 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>甲方為該研究成果之所有人，乙方為該研究成果之創作人，甲方擬將該研究成果讓</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>與丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，三方同意依誠信原則，遵守下列條款。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="2CF1CA90" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第一條：研究成果來源</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="3251AAEF" w14:textId="77777777" w:rsidR="005C0871" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:left="709" w:hanging="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>本合約之研究成果，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>係</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
@@ -801,131 +804,181 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>執行自</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>補助之專題研究計畫</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005C0871">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561579EC" w14:textId="6C069604" w:rsidR="005C0871" w:rsidRDefault="005C0871">
+      <w:pPr>
+        <w:pStyle w:val="10"/>
+        <w:ind w:left="709" w:hanging="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00D30269">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D30269">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="00D30269">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidR="00D30269">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>計畫編號：</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D30269">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D30269">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>」之成果</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005C0871">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，其智慧財產權</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F4C91C" w14:textId="548AFB5F" w:rsidR="00DF25EE" w:rsidRDefault="005C0871">
+      <w:pPr>
+        <w:pStyle w:val="10"/>
+        <w:ind w:left="709" w:hanging="22"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0871">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>歸屬於甲方。</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30269">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D30269">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30269">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>乙方利用甲方資源所研發之成果</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0871">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，其智慧財產權歸屬於甲方</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30269">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    </w:p>
+    <w:p w14:paraId="13D40600" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第二條：研究成果讓與標的</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="47F6E4C6" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>依本合約讓與之</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>研究成果</w:t>
@@ -951,99 +1004,99 @@
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>本成果</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>」）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="65B3514D" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk130824128"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>丙方同意</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>於受讓本成果後，甲、乙方及政府主管機關仍保有無償及非專屬實施本成果之權利。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="2B42DADB" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第三條：讓與價金</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="3ED2BBE8" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>現金部分：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1072,51 +1125,51 @@
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>元，共計</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>元。。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="357F7D89" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>股份部分：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
@@ -1232,51 +1285,51 @@
         <w:t>，營業稅</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>元另計</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="76FFCAD5" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>丙方應於本合約生效後三十日內以</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1294,86 +1347,94 @@
         <w:t>給付本條第一</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>項</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>約定之讓與價金現金部分款項予甲方，股份過戶轉讓則須於合約生效後一百八十日內完成，並交付本條第二項約定股份數額之股票予甲方。讓與價金所產生之任何</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>稅捐及匯款手續費等相關費用均應由丙方負擔，丙方應確保甲方可收受足額之讓與價金</w:t>
+        <w:t>稅捐及匯款手續費等相關費用均應由丙方負擔，丙方應確</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>保甲方可收受足額之讓與價金</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="4E1533F5" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="af3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk152949168"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>乙方及其他創作人應依甲方「國立陽明交通大學研發成果與技術移轉管理辦法」第九條</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>第六款第</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
@@ -1381,424 +1442,430 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>目內容規定支付雇主補充保險費。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="1E770B1C" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1276" w:hanging="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>甲方應配合丙方發行新股及以技術出資抵繳股款之必要</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作業</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>程序及協助提供辦理所需文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="57F1E120" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>第四條：權利歸屬及讓與登記</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="75566C0D" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>三方同意，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>於</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>依</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>前條繳</w:t>
+        <w:t>前條繳清</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>清讓與價金時，</w:t>
+        <w:t>讓與價金時，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>歸丙</w:t>
+        <w:t>歸丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>方所有</w:t>
+        <w:t>所有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，若本成果為專利，三方得開始辦理專利之讓與登記。三方同意於本合約生效日起，甲方同意先將本成果專屬授權</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>予丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>使用，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>待丙</w:t>
+        <w:t>待丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>方將股票</w:t>
+        <w:t>將股票</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>交付予甲</w:t>
+        <w:t>交付予甲方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>方後，始辦理專利讓與之變更登記程序。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>後，始辦理專利讓與之變更登記程序。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7C305A" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>辦理本成果之專利讓與登記時，其相關費用皆</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>由丙方負擔</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>，相關手續亦皆</w:t>
+        <w:t>，相關</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>手續亦皆</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>由丙方負</w:t>
+        <w:t>由丙方負責</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>責辦理，</w:t>
+        <w:t>辦理，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>但</w:t>
+        <w:t>但甲</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>甲、乙方同意無償提供讓與登記所必要之協助及文件。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>、乙方同意無償提供讓與登記所必要之協助及文件。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A57A977" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第五條：乙方義務</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="000CF9A0" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:left="686" w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>乙方應</w:t>
+        <w:t>乙方</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>於丙方</w:t>
+        <w:t>應於丙方依本</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>依本合約</w:t>
+        <w:t>合約</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>第三條繳</w:t>
+        <w:t>第三條繳清</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>清讓與價金後三個月內，提供丙方針對本成果之諮詢與講解，共計</w:t>
+        <w:t>讓與價金後三個月內，提供丙方針對本成果之諮詢與講解，共計</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>小時。超過此時限</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>或丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>要求乙方提供人員訓練時，其時間及費用應由三方另行協議之。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="0CD115DE" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第六條：擔保規定</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="4C40959B" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>交付丙方之</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>本成果以本合約簽訂時之狀態為準。甲、乙二方擔保本</w:t>
@@ -1822,136 +1889,136 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>協助丙方自行</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>使用本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="64B82607" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>甲、乙</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>方不保證本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>之有效性、可專利性、合用性、商品化、無瑕疵、得向第三人主張權利及可達其他特定目的之可能性</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="0797D68E" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>丙方因</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>實施本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>而發生任何損害時，甲、乙方不負擔任何責任，包括相關侵權與瑕疵擔保責任。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="670EAA4C" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果</w:t>
@@ -1986,197 +2053,197 @@
         <w:t>後</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，如發生本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果之</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>專利被撤銷、被宣告無效或現狀申請專利範圍不能維持等情事時，甲方無須返還已收取之價金。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="38A825F6" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>丙方如</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>需取得第三人權利之授權方得實施本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>時，其應自</w:t>
-[...6 lines deleted...]
-        <w:t>行取得其授權，與甲乙方無涉。</w:t>
+        <w:t>時，其應自行取得其授權，與甲乙方無涉。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>如丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>應取得該授權而未取得，致遭第三人訴訟或為侵權等任何主張時，概</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>由丙方自</w:t>
+        <w:t>由丙方自行</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>行負責，與甲、乙方無涉。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>負責，與甲、乙方無涉。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C52DFA" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第七條：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>侵</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>權責任</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="1881A0F8" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>丙方實施</w:t>
+        <w:t>丙方實</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>施</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>時，如遭受任何他人主張侵權而為請求或提起訴訟時，應儘速以書面通知甲、乙方；甲、乙方應協助丙方進行必要之防禦程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="40091912" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>除本合約另有約定外，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -2213,62 +2280,62 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>甲、乙方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>得</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>協助丙方行</w:t>
+        <w:t>協助丙方行使</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>使權利，以確保三方共同之權益。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>權利，以確保三方共同之權益。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38138C40" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>甲、乙方依前二項約定協助丙方進行防禦程序或</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>行使權利</w:t>
       </w:r>
@@ -2299,145 +2366,152 @@
         </w:rPr>
         <w:t>訴訟費用，概</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>由丙方負擔</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>丙方</w:t>
+        <w:t>丙方應</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>於</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>甲、乙方請求支付前述費用之通知到達後十五日內，如數支付；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>丙方逾期</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>未支付者，甲、乙方得不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>提供丙方必要</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>之協助</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>應</w:t>
-[...44 lines deleted...]
-        </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="60F83C61" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:before="100" w:after="60"/>
         <w:ind w:right="-85"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第八條：使用限制</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="2E3139DE" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk130824496"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>未獲得甲、乙方事先書面同意，</w:t>
+        <w:t>未獲得甲、乙方事先書</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>面同意，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>丙方不得</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>使用相同或類似於甲方及其所屬各單位、乙方之名稱、標章、徽章、商標及其他符號，進行本成果或實施本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果</w:t>
       </w:r>
       <w:r>
@@ -2519,130 +2593,130 @@
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>丙方並</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>應確保其員工、關係企業、經銷商、代理商、外包廠商、其他往來</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>廠商暨此</w:t>
+        <w:t>廠商暨此等</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>等廠商之員工，均遵守此項約定。如上述任何人員有違反情事，均</w:t>
+        <w:t>廠商之員工，均遵守此項約定。如上述任何人員有違反情事，均</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>視為丙方違反</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>此項約定。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="3185D151" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="新細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>丙方承諾</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="新細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>輸出</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="新細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>產品時，應遵守政府之「戰略性高科技貨品輸出入管理辦法」及相關法令規定。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="75BBD7D4" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>丙方如</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>需在</w:t>
@@ -2669,61 +2743,61 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>，應依</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「在大陸地區從事投資或成果合作許可辦法」相關規定，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>自行向經濟部投資審議委員會申請許可，並</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>副知甲</w:t>
+        <w:t>副知甲方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>方。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4253E430" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>丙方欲</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
@@ -2744,171 +2818,178 @@
         </w:rPr>
         <w:t>或本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>產品主張權利時，應</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>先知會</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>甲</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>甲、乙方</w:t>
+        <w:t>、乙方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="2765EF2A" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>丙方明確</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>知悉，若本</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>係甲</w:t>
+        <w:t>係甲方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>方受政府補助</w:t>
+        <w:t>受政府補助</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>而由乙方產出之研發成果，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>丙方</w:t>
+        <w:t>丙方則</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>則為該研發成果之受讓人</w:t>
+        <w:t>為該研發成果之受讓人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，於發生政府科學成果研究發展成果歸屬及運用辦法規定之情事時，政府主管機關可能</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>要求</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>丙方</w:t>
+        <w:t>丙方將</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>將本</w:t>
+        <w:t>本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>授權第三人實施，或於必要時將本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>成果</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
@@ -2916,462 +2997,462 @@
         </w:rPr>
         <w:t>收歸國有。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>丙方同意</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，如發生前述情事時，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>由丙方自</w:t>
+        <w:t>由丙方自負</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>負責任，概與甲、乙方無涉，且甲方已收取之價金無須返</w:t>
+        <w:t>責任，概與甲、乙方無涉，且甲方已收取之價金無須返</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>還丙</w:t>
+        <w:t>還丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>方。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C94DD0D" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>如丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>擬在我國管轄區域外製造或使用本成果，應符合臺灣地區與大陸地區人民關係條例、貿易法及其他相關法令規定，若需由甲方協助主管機關或計畫補助機關核准之情事，應主動並先行通知甲方協助辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="45F0F771" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>如因可歸責</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>於丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，而有違反本條前六項規定任一項內容者，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>丙方</w:t>
+        <w:t>丙方應</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>應負責改善，如甲方因此受有損害，</w:t>
+        <w:t>負責改善，如甲方因此受有損害，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>丙方</w:t>
+        <w:t>丙方並</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>並應負賠償責任。經政府機關通知甲方將本成果收歸國有時，甲方得立即終止本合約。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>應負賠償責任。經政府機關通知甲方將本成果收歸國有時，甲方得立即終止本合約。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48517AF9" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:before="100" w:after="60"/>
         <w:ind w:right="-85"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第九條：保密義務</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="78E782E3" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>丙方應</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>以善良管理人之注意，妥善保管因本合約所知悉或持有之任何非公開資料，並採取適當之保密措施，且非經甲方事前書面同意，不得洩漏或交付任何第三人。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>以善良管理人之注意，妥善</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>保管因本合約所知悉或持有之任何非公開資料，並採取適當之保密措施，且非經甲方事前書面同意，不得洩漏或交付任何第三人。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649535E6" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>丙方應</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>負責要求</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>其員工、及其關係企業、經銷商、代理商、外包廠商或其他往來廠商、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>暨此</w:t>
+        <w:t>暨此等</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>等廠商之員工</w:t>
+        <w:t>廠商之員工</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（下稱</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>丙方關</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>係人」）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>均應遵</w:t>
+        <w:t>均應遵守</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本條保密之約定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>丙方關</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>係</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>如有違反情事，均</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>視為丙方違</w:t>
+        <w:t>視為丙方違反</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>反本條約定</w:t>
+        <w:t>本條約定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="4B41A713" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第十條：違約處理</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="30B35AAC" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>丙方未</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>依本合約第三條約定於期限內繳付讓與價金者，每逾一日應</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>另按價</w:t>
+        <w:t>另按價金</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>金總額之年息百分之五計付違約金。如逾一個月仍未付清，甲方得代表甲、乙方解除本合約，已取得甲方專利之專屬授權者，該專屬授權亦於本合約解除時立即終止，甲方並得請求</w:t>
+        <w:t>總額之年息百分之五計付違約金。如逾一個月仍未付清，甲方得代表甲、乙方解除本合約，已取得甲方專利之專屬授權者，該專屬授權亦於本合約解除時立即終止，甲方並得請求</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>丙方按</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>授權天數依價金總額之</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>5%</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -3392,51 +3473,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>無須返</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>還丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="6BAA38FF" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>除前項約定外，任一方因可歸責於己</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -3455,554 +3536,560 @@
         </w:rPr>
         <w:t>事由違反本合約之約定者，應對他方負賠償責任；</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>惟甲方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>所負之全部賠償責任，以責任之原因發生時，甲方依本合約</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>自丙</w:t>
+        <w:t>自丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>方已實際收得之價金總額為上限。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>已實際收得之價金總額為上限。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C597788" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>第十一條：合約修改</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>第十一條</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>：合約修改</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4BA800" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:left="686" w:firstLine="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>本合約得經三方同意以書面增刪修改。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="6478CAC2" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第十二條：收入處理</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="09076E9D" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:left="686" w:firstLine="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>丙方依本</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>合約給付之金額，包括但不限於第三條之</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:eastAsia="標楷體" w:hAnsi="Bodoni MT"/>
         </w:rPr>
         <w:t>讓與價金</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第十條第一項之違約金，以及一切</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>因丙</w:t>
+        <w:t>因丙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>方履約或違約而給付之補償或賠償，甲、乙</w:t>
+        <w:t>履約或違約而給付之補償或賠償，甲、乙</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>雙方概依</w:t>
+        <w:t>雙方概依甲</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>甲方</w:t>
+        <w:t>方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bodoni MT" w:eastAsia="標楷體" w:hAnsi="Bodoni MT"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>研發成果與成果移轉管理相關規定辦理分配，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>與丙方</w:t>
+        <w:t>與丙方無</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>無涉。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>涉。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2B335B" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第十三條：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>準</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>據法及爭端解決</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="7D5E1E58" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>本合約應依中華民國之法律予以解釋及規範；三方對於本合約、或因本合約而引起之疑義或糾紛，三方同意依誠信原則解決之。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="1EBF1294" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>本合約如有爭議糾紛發生時，三方同意以臺灣新竹地方法院或臺灣士林地方法院為第一審管轄法院。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="23386DF1" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第十四條：聯絡方式</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="46DE768A" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>本合約有關之通知或要求應以書面送達下列之處所及人員（以下簡稱「聯絡人」），經送達該聯絡人者，即視為已送達該方當事人：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="5F766A9E" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5977"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>甲方聯絡人姓名：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>職稱：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="5CE50B1C" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5977"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電話：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="59E81799" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>地址：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="37DE2E09" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5977"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>乙方聯絡人姓名：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>職稱：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="6198E6DC" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9240"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電話：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="41DD6CB9" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>地址：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="66A0D723" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>E-Mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="60"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="436A4310" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5977"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>丙方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯絡人</w:t>
       </w:r>
@@ -4021,435 +4108,421 @@
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>職稱：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="5E9BA57C" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9240"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>電話：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="14287CBC" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>地址：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="70460758" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>E-Mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="4994AD02" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>三方聯絡人或聯絡資料有所更動時，應以書面通知其他二方，並告知更新內容。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="67BE113F" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第十五條：條文名稱與一部有效</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="01A890D5" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>本合約及各條文之標題，僅係為方便閱讀之用，不得據以解釋、限制或影響其內容所含之意義。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="3AC8E0EB" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>本合約之部分條款若依法被認為無效時，其他條款仍應繼續有效。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="47697149" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="af3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>附件視為本合約之一部分，惟與本合約有所牴觸時，應以本合約為</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>準</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="332BE1A0" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>第十六條：合約份數</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="357B8461" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="731"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>本合約正本壹式三份，由甲</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>乙丙方各</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>執正本一份為憑。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="5E923B21" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="731"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>本</w:t>
-[...13 lines deleted...]
-        <w:t>經甲乙丙三方詳細審閱，同意於</w:t>
+        <w:t>本合約經甲乙丙三方詳細審閱，同意於</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>日生效。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="2AF33C2D" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:left="686" w:firstLine="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>下接簽署頁</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="5058665C" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:pageBreakBefore/>
         <w:tabs>
           <w:tab w:val="left" w:pos="11160"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>立合約人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="6A5BB35B" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="11160"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="5AFCA564" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="11160"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>甲</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4474,51 +4547,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>交通大學</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>學校印信</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="2961C66B" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>代表人：林奇</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>宏</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4568,152 +4641,152 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>簽章</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="2705CF97" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>職</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>稱：校長</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="24F989BB" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>地</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>址：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="1425956A" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>統一編號：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>87557573</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="00E1CC1E" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="11160"/>
         </w:tabs>
         <w:spacing w:before="360"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="71604EBF" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="11160"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>乙</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
@@ -4724,202 +4797,208 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>簽章</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="16B9E9E7" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>職</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>稱：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="754F1350" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>地</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>址：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="75A4E071" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="11160"/>
         </w:tabs>
         <w:spacing w:before="360"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="51433CF8" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="11160"/>
         </w:tabs>
         <w:spacing w:before="360"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>丙</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t xml:space="preserve">有限公司      </w:t>
+        <w:t>有限公司</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                  (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>公司印信</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="1B86E1EB" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:right="-36" w:firstLine="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>代表人：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
@@ -4951,143 +5030,199 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t>(簽章)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>簽章</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2095B676" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>職  稱：</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>職</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>稱：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A858849" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">地  址： </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+        <w:t>地</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>址：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCA33EE" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">統一編號： </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+        <w:t>統一編號：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B372260" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5220"/>
           <w:tab w:val="clear" w:pos="7380"/>
           <w:tab w:val="clear" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="360"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="3D2EB2D0" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5220"/>
           <w:tab w:val="clear" w:pos="7380"/>
           <w:tab w:val="clear" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="360"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="438EABCE" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5220"/>
           <w:tab w:val="clear" w:pos="7380"/>
           <w:tab w:val="clear" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:before="360"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>中華民國</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -5100,870 +5235,894 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="5361DA4C" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:pageBreakBefore/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附件一</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>讓與標的清單</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="6C0074FE" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:pStyle w:val="af3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>成果來源</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8784" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1033"/>
         <w:gridCol w:w="3498"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A49D5" w:rsidTr="004A49D5">
+      <w:tr w:rsidR="00DF25EE" w14:paraId="0C54EDA0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004A49D5" w:rsidRDefault="004A49D5">
+          <w:p w14:paraId="689516E0" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004A49D5" w:rsidRDefault="004A49D5">
+          <w:p w14:paraId="3A9B9114" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>計畫名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004A49D5" w:rsidRDefault="004A49D5">
+          <w:p w14:paraId="7D196FD9" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>計畫編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="004A49D5" w:rsidRDefault="004A49D5">
+          <w:p w14:paraId="53E4D1E4" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:spacing w:before="100" w:after="100" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>貢獻比例</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A49D5" w:rsidTr="004A49D5">
+      <w:tr w:rsidR="00DF25EE" w14:paraId="11212772" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A49D5" w:rsidRDefault="004A49D5">
+          <w:p w14:paraId="312CC5C7" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A49D5" w:rsidRDefault="004A49D5">
+          <w:p w14:paraId="1DAC350B" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A49D5" w:rsidRDefault="004A49D5">
+          <w:p w14:paraId="727BA0FD" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A49D5" w:rsidRDefault="004A49D5">
+          <w:p w14:paraId="0BDBFA62" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A49D5" w:rsidTr="004A49D5">
+      <w:tr w:rsidR="00DF25EE" w14:paraId="4AF9379F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A49D5" w:rsidRDefault="004A49D5">
+          <w:p w14:paraId="3FF2E97A" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A49D5" w:rsidRDefault="004A49D5">
+          <w:p w14:paraId="64F3B579" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A49D5" w:rsidRDefault="004A49D5">
+          <w:p w14:paraId="7485E016" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A49D5" w:rsidRDefault="004A49D5">
+          <w:p w14:paraId="4EF292DE" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="55D7BAF5" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="502C2DEF" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>成果類型：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="49EAF700" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>專門成果（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Know-how</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>）；</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="56129849" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>專利權</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8913" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1291"/>
         <w:gridCol w:w="2253"/>
         <w:gridCol w:w="691"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="2127"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF71CA">
+      <w:tr w:rsidR="00DF25EE" w14:paraId="7CB5CE94" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+          <w:p w14:paraId="226907D5" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk120800978"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk120800978"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>學校</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+          <w:p w14:paraId="325E2BA7" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>專利</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+          <w:p w14:paraId="61BD8520" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>申請國別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+          <w:p w14:paraId="3EA90633" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>證書號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+          <w:p w14:paraId="755FA9BE" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>專利權</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5972,1054 +6131,1084 @@
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>有效期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+          <w:p w14:paraId="71FFC858" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>計畫來源</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF71CA">
+      <w:tr w:rsidR="00DF25EE" w14:paraId="4EA8E639" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="65C2F248" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="02D5B15E" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="5B020444" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="776A897B" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="4D29304A" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="402E636B" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF71CA">
+      <w:tr w:rsidR="00DF25EE" w14:paraId="6133017E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="4094F731" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="2DDBEE84" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="6959FE04" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="3C72C4E8" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="19F8CFE0" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="794B84CF" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF71CA">
+      <w:tr w:rsidR="00DF25EE" w14:paraId="7388CE71" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="7CCD2832" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="658BF5CE" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="4561D28D" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="54D74895" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="62086267" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="76B4074B" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF71CA">
+      <w:tr w:rsidR="00DF25EE" w14:paraId="66E528BF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="6264AB2D" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="4B07CD5D" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="055E57D5" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="0F5C4133" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="613E0B8E" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="244E321C" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF71CA">
+      <w:tr w:rsidR="00DF25EE" w14:paraId="199A7066" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="005919A8" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="7539F594" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="4B8F2DC5" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="4EDBC24C" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="5FB9AE61" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+          <w:p w14:paraId="7163B818" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="54D6C050" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="4D9C8CF0" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>著作權</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7040,747 +7229,746 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>軟體</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="09D79ECB" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>其他：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="2FF38FCA" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00D247D1">
+    <w:p w14:paraId="2DDFFB25" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>3..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>成果內容摘要：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF71CA" w:rsidRDefault="00DF71CA">
+    <w:p w14:paraId="04B28E37" w14:textId="77777777" w:rsidR="00DF25EE" w:rsidRDefault="00DF25EE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DF71CA">
+    <w:sectPr w:rsidR="00DF25EE">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:fmt="taiwaneseCountingThousand" w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DC7BD2" w:rsidRDefault="00DC7BD2">
+    <w:p w14:paraId="0118A37A" w14:textId="77777777" w:rsidR="00D30269" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DC7BD2" w:rsidRDefault="00DC7BD2">
+    <w:p w14:paraId="36212B89" w14:textId="77777777" w:rsidR="00D30269" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康楷書體W5">
     <w:altName w:val="微軟正黑體"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康隸書體W5">
-    <w:altName w:val="微軟正黑體"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bodoni MT">
     <w:panose1 w:val="02070603080606020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00197460" w:rsidRDefault="00D247D1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1E80226A" w14:textId="77777777" w:rsidR="00091E54" w:rsidRDefault="00D30269">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48E5861A" wp14:editId="2856723B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>548</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="1" name="文字方塊 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="0" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                         <a:prstDash/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00197460" w:rsidRDefault="00D247D1">
+                        <w:p w14:paraId="289BFD7D" w14:textId="77777777" w:rsidR="00091E54" w:rsidRDefault="00D30269">
                           <w:pPr>
                             <w:pStyle w:val="a3"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="a7"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="a7"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE \* ARABICDASH </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="a7"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="a7"/>
                             </w:rPr>
                             <w:t>- 1 -</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="a7"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="48E5861A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="文字方塊 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.05pt;width:0;height:0;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ7HNTzgEAAHgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/adr9QChqugKqRUgr&#10;QCocwHXsxpLtsTzeJuUCSBxg+eYAHIAD7Z5jx07SRcsf4scZz4xn3pt5WV8OzrKjimjAN3y1WHKm&#10;vITW+EPDv3y+evGKM0zCt8KCVw0/KeSXm+fP1n2o1QV0YFsVGRXxWPeh4V1Koa4qlJ1yAhcQlKeg&#10;huhEoms8VG0UPVV3trpYLl9WPcQ2RJAKkbzbMcg3pb7WSqaPWqNKzDacsKVyxnLu81lt1qI+RBE6&#10;IycY4h9QOGE8NT2X2ook2E00f5VyRkZA0GkhwVWgtZGqcCA2q+UTNrtOBFW40HAwnMeE/6+s/HD8&#10;FJlpaXeceeFoRfe33+5+/bi//X338ztb5Qn1AWtK3AVKTcMbGHL25EdyZuKDji5/iRKjOM36dJ6v&#10;GhKTo1PO3urxSYiY3ilwLBsNj7S0MktxvMZEbSh1TskdPFwZa8virH/iyHlbgd34KoerDH4Ema00&#10;7IcJ+R7aExEi8VLTDuJXznoSQsM9KZUz+97TnLNmZiPOxn42hJf0sOGJs9F8m0Zt0XKDSNd+F2Su&#10;kVFieH2TCHphlKGM/SeEtN5CdJJi1s+f95L1+MNsHgAAAP//AwBQSwMEFAAGAAgAAAAhAATS6A/S&#10;AAAA/wAAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYCgeYStMJTeLCjYGQuHmN&#10;11QkTpVkXfvvcU9we/aznr/X7Obg1UQpD5EN3G8qUMRdtAP3Bj4/Xu+2oHJBtugjk4GFMuza66sG&#10;axsv/E7TofRKQjjXaMCVMtZa585RwLyJI7F4p5gCFhlTr23Ci4QHrx+q6lEHHFg+OBxp76j7OZyD&#10;gaf5K9KYaU/fp6lLbli2/m0x5vZmfnkGVWguf8ew4gs6tMJ0jGe2WXkDUqSsWyWe6OOqddvo/9zt&#10;LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQ7HNTzgEAAHgDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAE0ugP0gAAAP8AAAAPAAAAAAAAAAAA&#10;AAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="文字方塊 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.05pt;width:0;height:0;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ7HNTzgEAAHgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/adr9QChqugKqRUgr&#10;QCocwHXsxpLtsTzeJuUCSBxg+eYAHIAD7Z5jx07SRcsf4scZz4xn3pt5WV8OzrKjimjAN3y1WHKm&#10;vITW+EPDv3y+evGKM0zCt8KCVw0/KeSXm+fP1n2o1QV0YFsVGRXxWPeh4V1Koa4qlJ1yAhcQlKeg&#10;huhEoms8VG0UPVV3trpYLl9WPcQ2RJAKkbzbMcg3pb7WSqaPWqNKzDacsKVyxnLu81lt1qI+RBE6&#10;IycY4h9QOGE8NT2X2ook2E00f5VyRkZA0GkhwVWgtZGqcCA2q+UTNrtOBFW40HAwnMeE/6+s/HD8&#10;FJlpaXeceeFoRfe33+5+/bi//X338ztb5Qn1AWtK3AVKTcMbGHL25EdyZuKDji5/iRKjOM36dJ6v&#10;GhKTo1PO3urxSYiY3ilwLBsNj7S0MktxvMZEbSh1TskdPFwZa8virH/iyHlbgd34KoerDH4Ema00&#10;7IcJ+R7aExEi8VLTDuJXznoSQsM9KZUz+97TnLNmZiPOxn42hJf0sOGJs9F8m0Zt0XKDSNd+F2Su&#10;kVFieH2TCHphlKGM/SeEtN5CdJJi1s+f95L1+MNsHgAAAP//AwBQSwMEFAAGAAgAAAAhAATS6A/S&#10;AAAA/wAAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYCgeYStMJTeLCjYGQuHmN&#10;11QkTpVkXfvvcU9we/aznr/X7Obg1UQpD5EN3G8qUMRdtAP3Bj4/Xu+2oHJBtugjk4GFMuza66sG&#10;axsv/E7TofRKQjjXaMCVMtZa585RwLyJI7F4p5gCFhlTr23Ci4QHrx+q6lEHHFg+OBxp76j7OZyD&#10;gaf5K9KYaU/fp6lLbli2/m0x5vZmfnkGVWguf8ew4gs6tMJ0jGe2WXkDUqSsWyWe6OOqddvo/9zt&#10;LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQ7HNTzgEAAHgDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAE0ugP0gAAAP8AAAAPAAAAAAAAAAAA&#10;AAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00197460" w:rsidRDefault="00D247D1">
+                  <w:p w14:paraId="289BFD7D" w14:textId="77777777" w:rsidR="00091E54" w:rsidRDefault="00D30269">
                     <w:pPr>
                       <w:pStyle w:val="a3"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="a7"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="a7"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE \* ARABICDASH </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="a7"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="a7"/>
                       </w:rPr>
                       <w:t>- 1 -</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="a7"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00197460" w:rsidRDefault="00DC7BD2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4D2B345E" w14:textId="77777777" w:rsidR="00091E54" w:rsidRDefault="00D30269">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00197460" w:rsidRDefault="00D247D1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="72B2EE7D" w14:textId="77777777" w:rsidR="00091E54" w:rsidRDefault="00D30269">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E161368" wp14:editId="2FF36CA7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>548</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="2" name="文字方塊 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="0" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                         <a:prstDash/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00197460" w:rsidRDefault="00D247D1">
+                        <w:p w14:paraId="7291AA35" w14:textId="77777777" w:rsidR="00091E54" w:rsidRDefault="00D30269">
                           <w:pPr>
                             <w:pStyle w:val="a3"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="a7"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="a7"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE \* ARABICDASH </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="a7"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="a7"/>
                             </w:rPr>
                             <w:t>- 1 -</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="a7"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7E161368" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="文字方塊 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.05pt;width:0;height:0;z-index:251667456;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBn6lGi0AEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfqHSy/E6d5QGgVp6JERZUq&#10;QAocwPHaWUv+kz3NbrgAEgcozxyAA3Cg9hwde7MpKm+oL97xzHjm+2a+XV4MzpK9StkEz+n5bE6J&#10;8jK0xu84/frl6vVbSjII3wobvOL0oDK9WJ29WvaxUYvQBduqRLCIz00fOe0AYsNYlp1yIs9CVB6D&#10;OiQnAK9px9okeqzuLFvM529YH1IbU5AqZ/SuxyBd1fpaKwmftM4KiOUUsUE9Uz235WSrpWh2ScTO&#10;yCMM8R8onDAem55KrQUIcpvMP6WckSnkoGEmg2NBayNV5YBszufP2Gw6EVXlgsPJ8TSm/HJl5cf9&#10;50RMy+mCEi8crujh7vv9758Pd3/uf/0gizKhPuYGEzcRU2G4DANuevJndBbig06ufJESwTjO+nCa&#10;rxqAyNEpJy97ehJThg8qOFIMThMurc5S7G8yYHtMnVJKBx+ujLV1cdY/c5S8tcjd+KqEWQE/giwW&#10;DNuh0j0R2Ib2gLxQw9i7C+kbJT3qgVOPgqXEXnscd5HOZKTJ2E6G8BIfcgqUjOZ7GCWGO44Cbvwm&#10;ylKjgM3x3S0gg0qsIBr7H4HilivfoyKLjP6+16yn/2b1CAAA//8DAFBLAwQUAAYACAAAACEABNLo&#10;D9IAAAD/AAAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FgKB5hK0wlN4sKNgZC4&#10;eY3XVCROlWRd++9xT3B79rOev9fs5uDVRCkPkQ3cbypQxF20A/cGPj9e77agckG26COTgYUy7Nrr&#10;qwZrGy/8TtOh9EpCONdowJUy1lrnzlHAvIkjsXinmAIWGVOvbcKLhAevH6rqUQccWD44HGnvqPs5&#10;nIOBp/kr0phpT9+nqUtuWLb+bTHm9mZ+eQZVaC5/x7DiCzq0wnSMZ7ZZeQNSpKxbJZ7o46p12+j/&#10;3O0vAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGfqUaLQAQAAfwMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAATS6A/SAAAA/wAAAA8AAAAAAAAA&#10;AAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="文字方塊 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.05pt;width:0;height:0;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBn6lGi0AEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfqHSy/E6d5QGgVp6JERZUq&#10;QAocwPHaWUv+kz3NbrgAEgcozxyAA3Cg9hwde7MpKm+oL97xzHjm+2a+XV4MzpK9StkEz+n5bE6J&#10;8jK0xu84/frl6vVbSjII3wobvOL0oDK9WJ29WvaxUYvQBduqRLCIz00fOe0AYsNYlp1yIs9CVB6D&#10;OiQnAK9px9okeqzuLFvM529YH1IbU5AqZ/SuxyBd1fpaKwmftM4KiOUUsUE9Uz235WSrpWh2ScTO&#10;yCMM8R8onDAem55KrQUIcpvMP6WckSnkoGEmg2NBayNV5YBszufP2Gw6EVXlgsPJ8TSm/HJl5cf9&#10;50RMy+mCEi8crujh7vv9758Pd3/uf/0gizKhPuYGEzcRU2G4DANuevJndBbig06ufJESwTjO+nCa&#10;rxqAyNEpJy97ehJThg8qOFIMThMurc5S7G8yYHtMnVJKBx+ujLV1cdY/c5S8tcjd+KqEWQE/giwW&#10;DNuh0j0R2Ib2gLxQw9i7C+kbJT3qgVOPgqXEXnscd5HOZKTJ2E6G8BIfcgqUjOZ7GCWGO44Cbvwm&#10;ylKjgM3x3S0gg0qsIBr7H4HilivfoyKLjP6+16yn/2b1CAAA//8DAFBLAwQUAAYACAAAACEABNLo&#10;D9IAAAD/AAAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FgKB5hK0wlN4sKNgZC4&#10;eY3XVCROlWRd++9xT3B79rOev9fs5uDVRCkPkQ3cbypQxF20A/cGPj9e77agckG26COTgYUy7Nrr&#10;qwZrGy/8TtOh9EpCONdowJUy1lrnzlHAvIkjsXinmAIWGVOvbcKLhAevH6rqUQccWD44HGnvqPs5&#10;nIOBp/kr0phpT9+nqUtuWLb+bTHm9mZ+eQZVaC5/x7DiCzq0wnSMZ7ZZeQNSpKxbJZ7o46p12+j/&#10;3O0vAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGfqUaLQAQAAfwMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAATS6A/SAAAA/wAAAA8AAAAAAAAA&#10;AAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00197460" w:rsidRDefault="00D247D1">
+                  <w:p w14:paraId="7291AA35" w14:textId="77777777" w:rsidR="00091E54" w:rsidRDefault="00D30269">
                     <w:pPr>
                       <w:pStyle w:val="a3"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="a7"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="a7"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE \* ARABICDASH </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="a7"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="a7"/>
                       </w:rPr>
                       <w:t>- 1 -</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="a7"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DC7BD2" w:rsidRDefault="00DC7BD2">
+    <w:p w14:paraId="304A5CE8" w14:textId="77777777" w:rsidR="00D30269" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DC7BD2" w:rsidRDefault="00DC7BD2">
+    <w:p w14:paraId="020EC535" w14:textId="77777777" w:rsidR="00D30269" w:rsidRDefault="00D30269">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00197460" w:rsidRDefault="00DC7BD2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3F6AE720" w14:textId="77777777" w:rsidR="00091E54" w:rsidRDefault="00D30269">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
     <w:r>
-      <w:pict w14:anchorId="6587CA22">
+      <w:pict w14:anchorId="7377758D">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject28549002" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:582.4pt;height:97.05pt;rotation:2949127fd;z-index:-251657216;visibility:visible;mso-wrap-style:none;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;v-text-anchor:top" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject28549002" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:582.4pt;height:97.05pt;rotation:2949127fd;z-index:-251658240;visibility:visible;mso-wrap-style:none;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;v-text-anchor:top" fillcolor="silver" stroked="f">
           <v:fill opacity="32896f"/>
           <v:textpath style="font-family:&quot;新細明體&quot;;font-size:18pt;v-text-align:left;v-text-reverse:t" trim="t" string="Confidential"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00197460" w:rsidRDefault="00DC7BD2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1F8F3AE2" w14:textId="77777777" w:rsidR="00091E54" w:rsidRDefault="00D30269">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
     <w:r>
-      <w:pict w14:anchorId="2543950E">
+      <w:pict w14:anchorId="176912A9">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject28549000" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:582.4pt;height:97.05pt;rotation:2949127fd;z-index:-251653120;visibility:visible;mso-wrap-style:none;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;v-text-anchor:top" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject28549000" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:582.4pt;height:97.05pt;rotation:2949127fd;z-index:-251654144;visibility:visible;mso-wrap-style:none;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;v-text-anchor:top" fillcolor="silver" stroked="f">
           <v:fill opacity="32896f"/>
           <v:textpath style="font-family:&quot;新細明體&quot;;font-size:18pt;v-text-align:left;v-text-reverse:t" trim="t" string="Confidential"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r w:rsidR="00D247D1">
+    <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>Confidential</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00197460" w:rsidRDefault="00D247D1">
+  <w:p w14:paraId="54D2B94E" w14:textId="77777777" w:rsidR="00091E54" w:rsidRDefault="00D30269">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:color w:val="C00000"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:color w:val="C00000"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>機密文件</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00197460" w:rsidRDefault="00DC7BD2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3ED05F89" w14:textId="77777777" w:rsidR="00091E54" w:rsidRDefault="00D30269">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
     <w:r>
-      <w:pict w14:anchorId="14B250E9">
+      <w:pict w14:anchorId="34FD8CFA">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="WordArt 3" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:582.4pt;height:97.05pt;rotation:2949127fd;z-index:-251651072;visibility:visible;mso-wrap-style:none;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;v-text-anchor:top" fillcolor="silver" stroked="f">
+        <v:shape id="WordArt 3" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:582.4pt;height:97.05pt;rotation:2949127fd;z-index:-251652096;visibility:visible;mso-wrap-style:none;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;v-text-anchor:top" fillcolor="silver" stroked="f">
           <v:fill opacity="32896f"/>
           <v:textpath style="font-family:&quot;新細明體&quot;;font-size:18pt;v-text-align:left;v-text-reverse:t" trim="t" string="Confidential"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="294A3D04"/>
+    <w:nsid w:val="071A306E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="158CFFD0"/>
+    <w:tmpl w:val="33CC9A30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1979" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2219" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7823,60 +8011,60 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4619" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5099" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5579" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C6D7E03"/>
+    <w:nsid w:val="0C4D1B08"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="29006188"/>
+    <w:tmpl w:val="784EC40C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5682" w:hanging="720"/>
+        <w:ind w:left="1979" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2219" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2699" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
@@ -7912,323 +8100,53 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4619" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5099" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5579" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F2B3DAF"/>
+    <w:nsid w:val="1CA06434"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="68C0F028"/>
-[...269 lines deleted...]
-    <w:tmpl w:val="D5CEBF0E"/>
+    <w:tmpl w:val="DC0409D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2422" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2219" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -8271,54 +8189,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4619" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5099" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5579" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52FB1F52"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D2E7935"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="73C0FF78"/>
+    <w:tmpl w:val="5E2AE594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1979" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2219" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8360,150 +8278,239 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4619" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5099" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5579" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="556300D6"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ED43265"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5EFE8FC4"/>
+    <w:tmpl w:val="2CA666B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39117301"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88D4CD56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1979" w:hanging="720"/>
+        <w:ind w:left="1048" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2219" w:hanging="480"/>
+        <w:ind w:left="1528" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2699" w:hanging="480"/>
+        <w:ind w:left="2008" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3179" w:hanging="480"/>
+        <w:ind w:left="2488" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3659" w:hanging="480"/>
+        <w:ind w:left="2968" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4139" w:hanging="480"/>
+        <w:ind w:left="3448" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4619" w:hanging="480"/>
+        <w:ind w:left="3928" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5099" w:hanging="480"/>
+        <w:ind w:left="4408" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5579" w:hanging="480"/>
+        <w:ind w:left="4888" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59206EAF"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43C80725"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E360745C"/>
+    <w:tmpl w:val="A1802B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1979" w:hanging="720"/>
+        <w:ind w:left="5682" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2219" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2699" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
@@ -8538,150 +8545,150 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4619" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5099" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5579" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="649E4E3D"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47C35912"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="93824566"/>
+    <w:tmpl w:val="917CB54A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1979" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="960" w:hanging="480"/>
+        <w:ind w:left="2219" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="480"/>
+        <w:ind w:left="2699" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1920" w:hanging="480"/>
+        <w:ind w:left="3179" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2400" w:hanging="480"/>
+        <w:ind w:left="3659" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="480"/>
+        <w:ind w:left="4139" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="480"/>
+        <w:ind w:left="4619" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3840" w:hanging="480"/>
+        <w:ind w:left="5099" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="480"/>
+        <w:ind w:left="5579" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6596726F"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AC9589A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C9A69372"/>
+    <w:tmpl w:val="CAE2C536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1288" w:hanging="720"/>
+        <w:ind w:left="1979" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2219" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2699" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
@@ -8716,170 +8723,262 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4619" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5099" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5579" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FAE395F"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FB1416A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="762A9E86"/>
+    <w:tmpl w:val="834ED966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1048" w:hanging="480"/>
+        <w:ind w:left="5682" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1528" w:hanging="480"/>
+        <w:ind w:left="2219" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2008" w:hanging="480"/>
+        <w:ind w:left="2699" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2488" w:hanging="480"/>
+        <w:ind w:left="3179" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2968" w:hanging="480"/>
+        <w:ind w:left="3659" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3448" w:hanging="480"/>
+        <w:ind w:left="4139" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3928" w:hanging="480"/>
+        <w:ind w:left="4619" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4408" w:hanging="480"/>
+        <w:ind w:left="5099" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4888" w:hanging="480"/>
+        <w:ind w:left="5579" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72B54DDE"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6218066D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EB5E165E"/>
+    <w:tmpl w:val="5AA6F7B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1979" w:hanging="720"/>
+        <w:ind w:left="1332" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2219" w:hanging="480"/>
+        <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%4、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="638A6394"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBC22998"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1979" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2219" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="2699" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3179" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3659" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
@@ -8894,181 +8993,262 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4619" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5099" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5579" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79C55C55"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F58A67D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1288" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2219" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2699" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3179" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3659" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4139" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4619" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5099" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5579" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="105"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="482"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DF71CA"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00DF71CA"/>
+    <w:rsidRoot w:val="00DF25EE"/>
+    <w:rsid w:val="003D2473"/>
+    <w:rsid w:val="005C0871"/>
+    <w:rsid w:val="00D30269"/>
+    <w:rsid w:val="00DF25EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{AABC2658-6D7C-44BB-BA79-EB4D99EB33CE}"/>
+  <w14:docId w14:val="32C384C7"/>
+  <w15:docId w15:val="{D28B44E0-F7D0-46EE-B6BC-D78D1A6584E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9400,50 +9580,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="180" w:after="180" w:line="720" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -9827,59 +10008,59 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="流程1"/>
     <w:basedOn w:val="14"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="exact"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="華康楷書體W5" w:eastAsia="華康楷書體W5" w:hAnsi="華康楷書體W5"/>
       <w:spacing w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Revision"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///E:\&#38525;&#26126;\&#25216;&#36681;\&#20491;&#20154;\&#26519;\&#26519;&#26481;&#27589;\&#32957;&#22374;\&#23560;&#21033;&#25216;&#34899;&#31227;&#36681;&#21512;&#32004;" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="&#23560;&#21033;&#25216;&#34899;&#31227;&#36681;&#21512;&#32004;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10138,60 +10319,60 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>專利技術移轉合約</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1945</Words>
-  <Characters>2023</Characters>
+  <Words>597</Words>
+  <Characters>3404</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>155</Lines>
-  <Paragraphs>120</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3848</CharactersWithSpaces>
+  <CharactersWithSpaces>3994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>技術移轉授權合約書</dc:title>
   <dc:subject/>
   <dc:creator>TLO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>67afe103f432fc89bd0852056aafd0461f222351034d297a0e4086a4c72e37c3</vt:lpwstr>
   </property>
 </Properties>